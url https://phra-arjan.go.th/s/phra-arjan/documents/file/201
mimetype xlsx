--- v0 (2026-06-17)
+++ v1 (2026-07-08)
@@ -1,782 +1,23323 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="5D290100" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>ข้อมูลสถิติเรื่องร้องเรียนทุจริตและประพฤติมิชอบของเจ้าหน้าที่ ประจำปีงบประมาณ พ.ศ. 2569</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2EA9AD" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>ชื่อหน่วยงาน</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4B65" w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">องค์การบริหารส่วนตำบลพระอาจารย์ อำเภอองครักษ์ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091853D7" w14:textId="6B0796BC" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จังหวัดนครนายก</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055515BB" w14:textId="646E267F" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4B65" w:rsidRPr="009D4B65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:highlight w:val="white"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตุลาคม 2567 ถึง กันยายน 2568</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="10925" w:type="dxa"/>
+        <w:tblInd w:w="-870" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="718"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="688"/>
+        <w:gridCol w:w="1013"/>
+        <w:gridCol w:w="682"/>
+        <w:gridCol w:w="1444"/>
+        <w:gridCol w:w="641"/>
+        <w:gridCol w:w="1202"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00841E7A" w14:paraId="02B90D67" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:trPr>
+          <w:trHeight w:val="1551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C2F6A5F" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32108445" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ประเภทเรื่องร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5238BE66" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAF2907" w14:textId="3FE86A09" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียนทั้งหมด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="144665E7" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C5C2D7" w14:textId="4DDC3768" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการแล้วเสร็จ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66080902" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่อยู่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD08F05" w14:textId="3D8D0510" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ระหว่างดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="650B6F48" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>หมายเหตุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="26AECE70" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1043DFA5" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16E76B67" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47100A36" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D649182" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="262F048A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74CDF394" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C065F9E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B8EE4C6" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73EB587E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="5FC0020F" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B32717C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="793870DE" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="054EF827" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41929B41" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="305AD119" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="271486AC" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="597F3F1D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01A51215" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34B35B3D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีเรื่องร้องเรียนทุจริต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="06345C64" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="641BE90E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="474F8A2C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC899F3" w14:textId="7BD2212C" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดซื้อจัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C6CD47" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CBDFA00" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F2CD0B4" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="054F693A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="528495C2" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43721C74" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BBA53FA" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีเรื่องร้องเรียนทุจริต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="48976A2B" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21C90F25" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3956B55D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E789018" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="023CC45C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7045B684" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D77CF88" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38615C43" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A1D579A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22B65995" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีเรื่องร้องเรียนทุจริต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="76E1352E" w14:textId="77777777" w:rsidTr="009D4B65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="718" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73D0C092" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A788FC9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="688" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E30D77A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1013" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62C74BC5" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="682" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12B2A680" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AAA3F7C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="641" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="205260B9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13556989" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="009D4B65">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EBE5574" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีเรื่องร้องเรียนทุจริต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38C21115" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081637B6" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5763F5DE" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DC1AB1" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F8D85D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40067411" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6452B01D" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59090863" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECE41FF" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0322B3B7" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRPr="009D4B65" w:rsidRDefault="009D4B65">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="10851" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="932"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2345"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00841E7A" w14:paraId="19319BB7" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="529F7722" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>เดือน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77CB1DA1" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ประเภทเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAA2DB7" w14:textId="553BF24B" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1383B29C" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2374158D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA8A190" w14:textId="61841705" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทั้งหมด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72B2B5A0" w14:textId="77777777" w:rsidR="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55240296" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="494B1A95" w14:textId="3B12A3D5" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>แล้วเสร็จ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D8952AB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA59B3F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>อยู่ระหว่าง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614796FA" w14:textId="383537AC" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1277CE4A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>หมายเหตุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w14:paraId="42DBA6B4" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F2F831D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CC5BBE2" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48C5D0D3" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67E91514" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73DA85B7" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2148BB70" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E4B7833" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="304F256E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000" w:rsidP="00156B2E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="675BABD3" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="54089BC3" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F971430" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ตุลาคม พ.ศ. 2567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61EE7C9B" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="152F3A3A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FD97678" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64A2CAA9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="544592E7" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C219C23" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="006F93A1" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47BEBFD5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537F41B5" w14:textId="67808016" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="0C8F8958" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="694C796E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A98A477" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DB58E3" w14:textId="6A7A8DA3" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEDD3D5" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50E46446" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64E7BFB9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29B3046F" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53BDE333" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36C2034E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00D651A3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0590C4" w14:textId="5174971F" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="492AAD73" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7994BC26" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A02ED12" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D4DC1B4" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B0CDB06" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="673B5DB4" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B86AB37" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28633B3E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01E4807C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CF7BFA5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3621C90C" w14:textId="390697BB" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="0E9C500C" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="054CE854" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72797FEE" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A2DCE1D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A4903BB" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E20E491" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EED5B07" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32C9F8E8" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="095E9C33" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="628D0F70" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9B01AF" w14:textId="577FF2A9" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="2C4FFFFC" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DB79C0D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>พฤศจิกายน พ.ศ. 2567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27EA6156" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65A4E613" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="021B4BD6" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C38F78D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="607DDFDF" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58026453" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ECF96B9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15EC125B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD6177E" w14:textId="589637EB" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="78989860" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="141C3DC4" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D9AC493" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7A4C2A" w14:textId="05E497A8" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60C8B76E" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F31DE71" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="072F429C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B1B1EEF" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A7E7C83" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="017B5E39" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E05EC4E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DA5FC2" w14:textId="1C88FAB0" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="3FB98949" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="111A8CD8" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4299F896" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27E25C39" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31F8C65B" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FDE6E1F" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="033365AB" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65D012C2" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C7ACF" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5038FD0A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EB06258" w14:textId="54475948" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="407833D8" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BD47BA7" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3198901C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44DD3EDD" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76C18311" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78CE1AC2" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15E580C9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="208A5FAF" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77858D0B" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73328AB5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5980E258" w14:textId="68ED5068" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="27C5D933" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E69B232" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ธันวาคม พ.ศ. 2567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17E60201" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DE7B208" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CA5DCA8" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="320F0DB2" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068D3877" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72BBD5B0" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B01C470" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24095BAF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD9CE22" w14:textId="7500354A" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="6E3FC91F" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A5443" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7006CCB6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEF8D45" w14:textId="25740C40" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="370B5E84" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A35CE9C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D441CA7" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="090BEE51" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29C23D05" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BABA702" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD3AEC5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2332C86D" w14:textId="160F0F89" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="01DF7567" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2013AE10" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E0962C5" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="391EF9EE" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7466FB8C" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DCD0CC4" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E6F8C0D" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="085CA831" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65AD0EA1" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="205E7D8E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B17247C" w14:textId="4FE85DAC" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00841E7A" w:rsidRPr="009D4B65" w14:paraId="3A0CFCF9" w14:textId="77777777" w:rsidTr="00156B2E">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74A7A76A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ECE73C9" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="313CD48A" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05B288E7" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D3AC66F" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42DB52DC" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7306A726" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="614745DA" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75E83485" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064FAF84" w14:textId="640383E8" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1F51A1C5" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRPr="009D4B65" w:rsidRDefault="00841E7A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="10851" w:type="dxa"/>
+        <w:tblInd w:w="-861" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="932"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2345"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00156B2E" w14:paraId="32FDA86C" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21494FDB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>เดือน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14894C1E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ประเภทเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7239E048" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="315E0BA4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF15230" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67EB03CE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทั้งหมด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DFDE627" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50734AB9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72066BE7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>แล้วเสร็จ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B666ECE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B5D8A3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>อยู่ระหว่าง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1244AC2D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DEE58" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>หมายเหตุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w14:paraId="6568718B" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4832F3DA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65C1CA02" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="566FAA6F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14EA39E5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78BBCA4C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="574CCA15" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37F166DD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="430400F4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BA57439" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="4968ED97" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72D8BC3B" w14:textId="42B96F43" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มกราคม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FBA225C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22C5183D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E3F9687" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="687EA5FD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DB2B8F2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C6DF42E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="113D6181" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AD24EB4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71223C1C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="1838F24D" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="596F9797" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29175E9D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00956FF3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF4789E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60C44035" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E00B8A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2527A89E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D7C760F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ACA144A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="257911A8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A72B68" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="16E3DBE3" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5BB42C51" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A15100B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05155010" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DAD3607" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18FE7792" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="753DEB63" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="637C1C84" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B5ECEFE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F37B459" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="470E9E83" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="4E612057" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E775434" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02E62656" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="525963BE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A545A33" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21152FC5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44D658DB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E1B9D8D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34781BD1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ECFE27C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0830ACC8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="48FBE337" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F227F78" w14:textId="1D693D25" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กุมภาพันธ์</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="698124F0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A72FF41" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48B721F3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="349E501A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3873D3B5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E8D8D90" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="277C99BE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7222CBFD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF88B11" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="4BAF9246" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02489F3C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="371163A4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31284FD1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="728AC91C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51521C40" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56129E70" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23550AB4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="108850F8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5896E8B3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3069F41E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC6FB9C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="0B2FC1E3" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="298B51FC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60D5001E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66727B5A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50F32095" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A35DBC2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F3C5CF9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69C77879" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2465A6C1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ABB0A0F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247DDA63" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="607FEEA0" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="422DE49A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75A7B831" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E521E3F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F5F26D5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3061B251" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F02877F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F14E436" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F83B3A0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EC9F4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E684C3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="79CED39B" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26F25C67" w14:textId="64A639F5" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">มีนาคม </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ACF9197" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48113435" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="570CB3BD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D583560" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C0463F0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F7AD3A4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1616122C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67C3E26C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D22B2A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="1AE68FFB" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E98C9FD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="168998F3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BD51EF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74FD0561" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29C445FD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69BDB62D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E02D030" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CF9943C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DB8909F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C9100E6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DC48EE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="0FF840C5" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E4888" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA153A8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54135475" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="049BF33C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DCEF965" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3842852A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AFB5E44" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="485C57E1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19A43246" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B29719C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="7C649BBA" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41D989E7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="518C2F92" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A09C6EA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3420AE70" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64D0D7B3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AEFE623" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="205CAD13" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E687C02" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="296A24DB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6814AE03" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w14:paraId="063E4BEF" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AB72B54" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>เดือน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2005F9A1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ประเภทเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20464D3D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="440DD608" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D8C593" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54207BFB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทั้งหมด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D413561" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A9CB57" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EAA140" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>แล้วเสร็จ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7138C327" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A3A422" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>อยู่ระหว่าง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DC74A9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="757435BB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>หมายเหตุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w14:paraId="3C2EC986" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EF3D330" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AF9973B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="242B6E27" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="312D9F17" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E3D15CA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4879B774" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="007FCB84" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41AF296C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77D4DCFD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="66046873" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69F5FE02" w14:textId="655DB97A" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เมษายน</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D1E74E3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3476D9FE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E95C196" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="623068F0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7636AA08" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A25F5DC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D55C3A1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E3EAEA3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BE7111" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="0CFD8F7B" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5227E45C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F707C6E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79626E16" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="502631EF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6456860C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66616D99" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42B66E5C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BB488D9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07F2ED56" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D87C381" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C63D560" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="1B711F86" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76761FB9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CABE555" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5989C1B9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14D9B9DD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FBC1D16" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4D1F8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29E81666" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47B011E8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48ABDCBA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="043FB78C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="46BF5217" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DD30ADB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04544FB9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31832FB8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10CA7293" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="419A24E1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51859D69" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DF49E8A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C72BBFE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58A2F163" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E135560" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="6913BE95" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34BD0CE8" w14:textId="634260FF" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>พฤษภาคม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53A4DDDF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76E099B0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2174E170" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BF939C4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4329D0E5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="363FBFFA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46B4AB0B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C129AF1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CED024" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="74B2FCB4" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35833B3D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0684563A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DEC91FD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17A9631D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="584C1EF5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C8B85" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42916A72" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD7E70" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DD88587" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="168742AB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E155D8E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="355EB6E0" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="119589B8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30D102EE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D6A28F2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CB1A680" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="564D6D7E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="736E5150" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A326265" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29F5B21B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51BE817C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147A5D6C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="12BE07DB" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A8386" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BB45E7A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5199745E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07121258" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B56656D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C7DEDED" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="261D6315" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="506EE921" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49F28249" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777D088D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="6CC2C1BE" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F400F23" w14:textId="5563C5DB" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มิถุนายน</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77917C7D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2361D241" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ACBD16A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="782DCC7C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="100AB05A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="051C378D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="268BE14F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F4F594E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0221FBBA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="19EDE677" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="068F988E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DDC33CF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BC7D32" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="411B9758" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A89DCF0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75EDD873" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="409597E2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45F0865A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="375F0EF3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54CD5B77" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653AC03E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="076FD0AE" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56AF11D6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="154C17D6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="233B1F19" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E24B7F5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51B1FC7B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="342FE9A7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D2385E2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46D3FD40" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DA76B66" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ACFF828" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="34D2D3C9" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67A554E3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CB672B6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E5B9FB0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C09E82B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="531CB387" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F203044" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60E85B98" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D0ECD94" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BF18E2B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE7D493" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w14:paraId="21DC6AFF" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17138B55" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>เดือน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63D4F007" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ประเภทเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B092690" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29196357" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E04D25A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ร้องเรียน</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A06A70E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทั้งหมด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C438E30" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B2B9EE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3193A7EB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>แล้วเสร็จ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="089DAEA7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จำนวนเรื่องที่</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2441ECB3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>อยู่ระหว่าง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10225311" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ดำเนินการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FD963F5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>หมายเหตุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w14:paraId="7B23D287" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20018CEF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76886D8F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AE004C0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F23390E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="755098F0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30081AA3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F2A4F9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรื่อง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14AFC26C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ราย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35C2542B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="6CC0ADC7" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28508E3D" w14:textId="356248D0" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรกฎาคม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="356D841E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45723117" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48D2100E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DBEB49D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5823C878" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FCE90D6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62975B80" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="639E1DC8" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E96B28" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="3EF02CBB" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36D799BD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0831B79D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765DAE3D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02F260CF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2778A869" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AE19B5D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C1219C0" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D72A1DB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31B836DC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="031D69C5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6F67DC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="3BDC2786" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EF0C931" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16632CAD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75B5B473" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56D8842E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B53C1D6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67400283" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DAD3847" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1954C9B9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64CB6E16" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4B1E74" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="2786B509" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07E5225D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C6405B9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="243C9666" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43629B33" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38E8CCB1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="560181FC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12E478AA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61F5DC9C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="301D381F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BFEC2DE" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="4D83A8DF" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75DBF3CE" w14:textId="42B21A8A" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สิงหาคม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1225285D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="368A3B72" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70175F13" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BA753DD" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D4917C7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28222CF9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="422413B7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D15235A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFA25AA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="5549C2D3" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EF2631B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43D0D275" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D26AF91" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="102A1815" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39EA9F44" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78ECD209" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30429769" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05B75F9B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66DB6338" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="097A581A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3592A17B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="5C78824B" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09C3FC03" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EA7AD05" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41A57FEB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="052931D1" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1868D16E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08372CC6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47BD6A2B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="489EBCFA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CC495FF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBAFC93" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="26E11C5F" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="162B70DC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B9553D5" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4ABDD6CA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FE5D700" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F76101D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F54FEC7" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ABEF4C2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AC06F7F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23823DBF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56877D5C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="3CF9D0DE" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="250A3C35" w14:textId="66A29A9A" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กันยายน</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> พ.ศ. 256</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14B492FA" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ปฏิบัติ/ละเว้นการปฏิบัติโดยมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E772C80" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CF326BB" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4721B411" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7305CBCF" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4068CA05" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F1B0B8B" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B96924A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A76DC99" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="04797657" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56CEB515" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5305B7B3" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ความผิดเกี่ยวกับการจัดซื้อ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D653C66" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>จัดจ้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FCADDE2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34AF1639" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BF44A7F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25DAB00C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51A081E4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15A3F740" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E51098C" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E81BA6" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="22308661" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42BDA293" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0012B95F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>เรียก/รับ สินบน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="695E2E6D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D27FF49" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62798C61" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C0B3E8D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="066B94D9" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6839F26A" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1215C572" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68446055" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00156B2E" w:rsidRPr="009D4B65" w14:paraId="2EB3C741" w14:textId="77777777" w:rsidTr="002515B3">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AA0077D" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="284C0E7E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">อื่น ๆ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08D4C793" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65F91709" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="627" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FF59CCC" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C8D007F" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3858DF6E" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448049E4" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="089F7BE2" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ไม่มีการเรื่องเรียนการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69604E96" w14:textId="77777777" w:rsidR="00156B2E" w:rsidRPr="009D4B65" w:rsidRDefault="00156B2E" w:rsidP="002515B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D4B65">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="Sarabun" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ทุจริตและประพฤติมิชอบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19B7B6B8" w14:textId="77777777" w:rsidR="00841E7A" w:rsidRDefault="00841E7A" w:rsidP="00156B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sarabun" w:eastAsia="Sarabun" w:hAnsi="Sarabun" w:cs="Sarabun"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:bidi="th"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00841E7A">
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...58 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH SarabunIT๙">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CD0A6922-404F-4B41-A487-8F761DD4D36B}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{0A57D660-5578-40CC-8767-8A7D75677022}"/>
+  </w:font>
+  <w:font w:name="Sarabun">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{C33CF63C-E2CD-4EA4-8BEF-34EC9C8A6992}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{0F204BC2-40A9-40D8-892E-0FF65675E494}"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{3B427079-2B78-4B7D-804E-B45BB307B518}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{E72C0882-79A2-498E-9897-2CEC3A3DA74C}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{D54E095F-626F-4292-BDB1-33ECB04032E6}"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{CAD26DFB-347A-43FB-AA46-754831889482}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{002E1B1B-5559-432B-BE59-7DC53F3F91EB}"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-</styleSheet>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:applyBreakingRules/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00841E7A"/>
+    <w:rsid w:val="00156B2E"/>
+    <w:rsid w:val="004824B3"/>
+    <w:rsid w:val="005E4255"/>
+    <w:rsid w:val="00841E7A"/>
+    <w:rsid w:val="008E61DC"/>
+    <w:rsid w:val="009D4B65"/>
+    <w:rsid w:val="00E87066"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1415ED01"/>
+  <w15:docId w15:val="{0F69953D-0810-43A2-97CC-14E5D5C8AFFB}"/>
+</w:settings>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="th" w:eastAsia="en-US" w:bidi="th-TH"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...238 lines deleted...]
-</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>992</Words>
+  <Characters>5655</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Administrator</dc:creator>
+  <dc:creator>SVOA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>